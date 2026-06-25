--- v0 (2025-10-07)
+++ v1 (2026-06-25)
@@ -1,89 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="2e75b5"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Name of Your Organization and Program</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -93,421 +96,957 @@
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:headerReference r:id="rId7" w:type="default"/>
           <w:headerReference r:id="rId8" w:type="first"/>
           <w:footerReference r:id="rId9" w:type="default"/>
           <w:footerReference r:id="rId10" w:type="even"/>
           <w:pgSz w:h="12240" w:w="15840" w:orient="landscape"/>
           <w:pgMar w:bottom="720" w:top="720" w:left="1080" w:right="1080" w:header="360" w:footer="720"/>
           <w:pgNumType w:start="1"/>
           <w:titlePg w:val="1"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.gjdgxs" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Your Focus Area:    </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
-        <w:numPr>
-[...7 lines deleted...]
-          <w:u w:val="none"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.3kf3l0h6buwu" w:id="1"/>
       <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
+                <wp:extent cx="114300" cy="85725"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:docPr id="2" name=""/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:cNvPr id="3" name="Shape 3"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="5301000" y="3750000"/>
+                          <a:ext cx="90000" cy="60000"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="CFE2F3"/>
+                        </a:solidFill>
+                        <a:ln cap="flat" cmpd="sng" w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:round/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
+                          <a:tailEnd len="sm" w="sm" type="none"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="center"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:drawing>
+              <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
+                <wp:extent cx="114300" cy="85725"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:docPr id="2" name="image3.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image3.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId11"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="114300" cy="85725"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Older Adults     </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
-        <w:numPr>
-[...7 lines deleted...]
-          <w:u w:val="none"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.luwctqgl33l6" w:id="2"/>
       <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
+                <wp:extent cx="114300" cy="85725"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:docPr id="1" name=""/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:cNvPr id="2" name="Shape 2"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="5301000" y="3750000"/>
+                          <a:ext cx="90000" cy="60000"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="CFE2F3"/>
+                        </a:solidFill>
+                        <a:ln cap="flat" cmpd="sng" w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:round/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
+                          <a:tailEnd len="sm" w="sm" type="none"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="center"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:drawing>
+              <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
+                <wp:extent cx="114300" cy="85725"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:docPr id="1" name="image2.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image2.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId11"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="114300" cy="85725"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Immigrants &amp; Refugees      </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
-        <w:numPr>
-[...7 lines deleted...]
-          <w:u w:val="none"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.kide69jqrzkw" w:id="3"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.hy8t05ceme4r" w:id="3"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
+                <wp:extent cx="114300" cy="85725"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:docPr id="3" name=""/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:cNvPr id="4" name="Shape 4"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="5301000" y="3750000"/>
+                          <a:ext cx="90000" cy="60000"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="CFE2F3"/>
+                        </a:solidFill>
+                        <a:ln cap="flat" cmpd="sng" w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:round/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
+                          <a:tailEnd len="sm" w="sm" type="none"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="center"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:drawing>
+              <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
+                <wp:extent cx="114300" cy="85725"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:docPr id="3" name="image4.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image4.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId11"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="114300" cy="85725"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Veterans</w:t>
+        <w:t xml:space="preserve">Human Trafficking Prevention    </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
-        <w:numPr>
-[...7 lines deleted...]
-          <w:u w:val="none"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.hy8t05ceme4r" w:id="4"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.8itfs8v3jrgl" w:id="4"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
+                <wp:extent cx="114300" cy="85725"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:docPr id="5" name=""/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:cNvPr id="6" name="Shape 6"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="5301000" y="3750000"/>
+                          <a:ext cx="90000" cy="60000"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="CFE2F3"/>
+                        </a:solidFill>
+                        <a:ln cap="flat" cmpd="sng" w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:round/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
+                          <a:tailEnd len="sm" w="sm" type="none"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="center"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:drawing>
+              <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
+                <wp:extent cx="114300" cy="85725"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:docPr id="5" name="image6.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image6.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId11"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="114300" cy="85725"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Human Trafficking Prevention    </w:t>
+        <w:t xml:space="preserve">Rural Well-Being</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
-        <w:numPr>
-[...7 lines deleted...]
-          <w:u w:val="none"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.8itfs8v3jrgl" w:id="5"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.3kybokb3ko1w" w:id="5"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
+                <wp:extent cx="114300" cy="85725"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:docPr id="4" name=""/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:cNvPr id="5" name="Shape 5"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="5301000" y="3750000"/>
+                          <a:ext cx="90000" cy="60000"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="CFE2F3"/>
+                        </a:solidFill>
+                        <a:ln cap="flat" cmpd="sng" w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:round/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
+                          <a:tailEnd len="sm" w="sm" type="none"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="center"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:drawing>
+              <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
+                <wp:extent cx="114300" cy="85725"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:docPr id="4" name="image5.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image5.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId11"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="114300" cy="85725"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rural Well-Being</w:t>
+        <w:t xml:space="preserve">Advocacy &amp; Coalition-Building                                 </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
-        <w:numPr>
-[...32 lines deleted...]
-          <w:u w:val="none"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="continuous"/>
           <w:pgSz w:h="12240" w:w="15840" w:orient="landscape"/>
           <w:pgMar w:bottom="720" w:top="720" w:left="1080" w:right="1080" w:header="360" w:footer="720"/>
           <w:cols w:equalWidth="0" w:num="3">
             <w:col w:space="720" w:w="4080"/>
             <w:col w:space="720" w:w="4080"/>
             <w:col w:space="0" w:w="4080"/>
           </w:cols>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.fyodlz5tw793" w:id="7"/>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.fyodlz5tw793" w:id="6"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
+                <wp:extent cx="114300" cy="85725"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:docPr id="6" name=""/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:cNvPr id="7" name="Shape 7"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="5301000" y="3750000"/>
+                          <a:ext cx="90000" cy="60000"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="CFE2F3"/>
+                        </a:solidFill>
+                        <a:ln cap="flat" cmpd="sng" w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:round/>
+                          <a:headEnd len="sm" w="sm" type="none"/>
+                          <a:tailEnd len="sm" w="sm" type="none"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:before="0" w:line="240"/>
+                              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                              <w:jc w:val="center"/>
+                              <w:textDirection w:val="btLr"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:drawing>
+              <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
+                <wp:extent cx="114300" cy="85725"/>
+                <wp:effectExtent b="0" l="0" r="0" t="0"/>
+                <wp:docPr id="6" name="image7.png"/>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic>
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image7.png"/>
+                        <pic:cNvPicPr preferRelativeResize="0"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId11"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="114300" cy="85725"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect"/>
+                        <a:ln/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Improved Economic Mobility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+      <w:pPr>
+        <w:pageBreakBefore w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve">Review the indicators you selected on your MMF application– one indicator for each of the two MMF Outcomes. Each table below asks a series of questions about how you plan to measure each selected indicator. The </w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:color w:val="1155cc"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">MMF User’s Guide</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please review the indicators you selected on your MMF application. You have selected one indicator for each of the two MMF Outcomes. Each table below asks a series of questions about how you plan to measure each selected indicator. </w:t>
+        <w:t xml:space="preserve"> is available to assist you in planning, but you do not need to use these sample tools.  You are encouraged to use your organization’s current evaluation tools and methods that align closest with the MMF indicators.  Please reach out to MMF staff if you have any questions. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Be sure to upload a copy of each tool you plan to use in tracking each indicator in the application Section A, Q12.</w:t>
+        <w:t xml:space="preserve">Be sure to upload a copy of each tool you plan to use in tracking each indicator in the application Section A, Q14.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">  If further clarification is needed to complete this form, please review the </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">MMF</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
+      <w:hyperlink r:id="rId13">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
             <w:color w:val="1155cc"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">User’s Guide for Evaluation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
+      <w:hyperlink r:id="rId14">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:color w:val="1155cc"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">Resources for Applicants &amp; Grantees</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:color w:val="0563c1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">or contact MMF staff at (314) 733-6500.</w:t>
+        <w:t xml:space="preserve">or contact MMF staff directly at (314) 733-6500.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+      <w:pPr>
+        <w:pageBreakBefore w:val="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
-          <w:b w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve">OUTCOME 1 (write here)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:   _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:b w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">OUTCOME 1 (write here)</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">:   _______________________________________________________________________________</w:t>
+        <w:t xml:space="preserve">Indicator (write here): _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
-      <w:pPr>
-[...15 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table1"/>
         <w:tblW w:w="13896.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-108.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -521,1273 +1060,1303 @@
         <w:gridCol w:w="2287"/>
         <w:gridCol w:w="2205"/>
         <w:gridCol w:w="2043"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="1657"/>
             <w:gridCol w:w="1458"/>
             <w:gridCol w:w="2420"/>
             <w:gridCol w:w="1826"/>
             <w:gridCol w:w="2287"/>
             <w:gridCol w:w="2205"/>
             <w:gridCol w:w="2043"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="1356" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="d9d9d9" w:val="clear"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What tool will you use to measure this indicator</w:t>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
-                <w:sz w:val="18"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">(your own or one of the samples on the website)?</w:t>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(your own or one of the samples on the website)? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="d9d9d9" w:val="clear"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">When will this tool be used with your clients?</w:t>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
-[...13 lines deleted...]
-          </w:p>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-              </w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How will you analyze the results to show the change (increase, improvement, maintain, etc.) defined by the indicator?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="d9d9d9" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
-                <w:sz w:val="18"/>
-[...28 lines deleted...]
-              <w:t xml:space="preserve"> etc.) defined by the indicator?</w:t>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What system do you use to manage and analyze your evaluation data?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="d9d9d9" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
-                <w:sz w:val="18"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">What system do you use to manage and analyze your evaluation data?</w:t>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How will you determine that a client has achieved this indicator? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Ex: “Clients will achieve this indicator if they have lower post-test scores than pre-test scores on the ABC Depression Index.” or name the specific question(s) on the tool)</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="d9d9d9" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
-                <w:sz w:val="18"/>
-[...16 lines deleted...]
-              <w:rPr>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-              </w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anticipated Outcome </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(include # of clients expected to achieve indicator, and any other quantifiable results expected, typically based on previous years’ results, if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="d9d9d9" w:val="clear"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticipated Outcome </w:t>
-[...27 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">Actual Outcome </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Actual Outcome (to be completed at the time of Final Status Report)</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(to be completed at the time of Final Status Report)</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="4170" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
-            <w:pPr>
-[...12 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">___Pre/post</w:t>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">___Pre/post</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rtl w:val="0"/>
-              </w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">___ Post-only</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">___ Post-only</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rtl w:val="0"/>
-              </w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">___ Weekly</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">___ Weekly</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rtl w:val="0"/>
-              </w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">___ Monthly</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">___ Monthly</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rtl w:val="0"/>
-              </w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">___Quarterly</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">___Quarterly</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rtl w:val="0"/>
-              </w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">___Annually</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">___Annually</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rtl w:val="0"/>
-              </w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">____ Other (please explain):</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">____ Other (please explain):</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
-            <w:pPr>
-[...11 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">___ Compare post results to pre results</w:t>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">___ Compare post results to pre results</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rtl w:val="0"/>
-              </w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">___ Analyze changes (decreases/increases/ maintenance) each time the data is collected</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">___ Analyze changes (decreases/increases/ maintenance) each time the data is collected</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.30j0zll" w:id="7"/>
+            <w:bookmarkEnd w:id="7"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">___Retrospective pre/post (comparison) questions on post-only surveys</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.30j0zll" w:id="8"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">___Retrospective pre/post (comparison) questions on post-only surveys</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">___ Staff verified with clients or providers that all services were received by clients.</w:t>
+            </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...11 lines deleted...]
-            </w:r>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rtl w:val="0"/>
-              </w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">___Other (please explain):</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
-            <w:pPr>
-[...14 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">___ Excel/Sheets/ Airtable</w:t>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">___ Excel/Sheets/ Airtable</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rtl w:val="0"/>
-              </w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">___ Survey Monkey</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">___ Survey Monkey</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rtl w:val="0"/>
-              </w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">___ Efforts to Outcomes/ Apricot</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">___ Efforts to Outcomes/ Apricot</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rtl w:val="0"/>
-              </w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">___ Salesforce/other database</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">___ Salesforce/other database</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rtl w:val="0"/>
-              </w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">___ Hand tabulation</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">___ Hand tabulation</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rtl w:val="0"/>
-              </w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">___ External Evaluator</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">___ External Evaluator</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rtl w:val="0"/>
-              </w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">___ SPSS</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">___ SPSS</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:rtl w:val="0"/>
-[...2 lines deleted...]
-          </w:p>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">___ Other (please explain):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">___ Other (please explain):</w:t>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
-[...2 lines deleted...]
-                <w:b w:val="1"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
-[...2 lines deleted...]
-                <w:b w:val="1"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
-[...2 lines deleted...]
-                <w:b w:val="1"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
-[...2 lines deleted...]
-                <w:b w:val="1"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
-[...2 lines deleted...]
-                <w:b w:val="1"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
-[...2 lines deleted...]
-                <w:b w:val="1"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
-[...2 lines deleted...]
-                <w:b w:val="1"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
-                <w:sz w:val="22"/>
-[...106 lines deleted...]
-                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Name of Your Organization and Program: __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+      <w:pPr>
+        <w:pageBreakBefore w:val="0"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
       <w:pPr>
-        <w:pageBreakBefore w:val="0"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve">OUTCOME 2 (write here)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:   _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
-          <w:b w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">OUTCOME 2 (write here)</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">:   _______________________________________________________________________________</w:t>
+        <w:t xml:space="preserve">Indicator (write here): _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
-      <w:pPr>
-[...29 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Table2"/>
         <w:tblW w:w="13896.0" w:type="dxa"/>
         <w:jc w:val="left"/>
         <w:tblInd w:w="-108.0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:left w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:bottom w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:right w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideH w:color="000000" w:space="0" w:sz="4" w:val="single"/>
           <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -1801,2639 +2370,2098 @@
         <w:gridCol w:w="2287"/>
         <w:gridCol w:w="2205"/>
         <w:gridCol w:w="2043"/>
         <w:tblGridChange w:id="0">
           <w:tblGrid>
             <w:gridCol w:w="1657"/>
             <w:gridCol w:w="1458"/>
             <w:gridCol w:w="2420"/>
             <w:gridCol w:w="1826"/>
             <w:gridCol w:w="2287"/>
             <w:gridCol w:w="2205"/>
             <w:gridCol w:w="2043"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="1356" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="d9d9d9" w:val="clear"/>
           </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What tool will you use to measure this indicator</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(your own or one of the samples on the website)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
-                <w:sz w:val="18"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">What tool will you use to measure this indicator</w:t>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">When will this tool be used with your clients?</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">(your own or one of the samples on the website)?</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="d9d9d9" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
-                <w:sz w:val="18"/>
-[...12 lines deleted...]
-          </w:p>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How will you analyze the results to show the change (increase, improvement, maintain, etc.) defined by the indicator?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="d9d9d9" w:val="clear"/>
+          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-              </w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What system do you use to manage and analyze your evaluation data?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="d9d9d9" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
-                <w:sz w:val="18"/>
-[...17 lines deleted...]
-          </w:tcPr>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How will you determine that a client has achieved this indicator? </w:t>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">What system do you use to manage and analyze your evaluation data?</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Ex: “Clients will achieve this indicator if they have lower post-test scores than pre-test scores on the ABC Depression Index.” or name the specific question(s) on the tool)</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="d9d9d9" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="1"/>
-                <w:sz w:val="18"/>
-[...16 lines deleted...]
-              <w:rPr>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-              </w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anticipated Outcome </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(include # of clients expected to achieve indicator, and any other quantifiable results expected, typically based on previous years’ results, if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="d9d9d9" w:val="clear"/>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticipated Outcome </w:t>
-[...27 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">Actual Outcome </w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Actual Outcome (to be completed at the time of Final Status Report)</w:t>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(to be completed at the time of Final Status Report)</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="3900" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">___Pre/post</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">___Pre/post</w:t>
+              <w:t xml:space="preserve">___ Post-only</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">___ Post-only</w:t>
+              <w:t xml:space="preserve">___ Weekly</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">___ Weekly</w:t>
+              <w:t xml:space="preserve">___ Monthly</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">___ Monthly</w:t>
+              <w:t xml:space="preserve">___Quarterly</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">___Quarterly</w:t>
+              <w:t xml:space="preserve">___Annually</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">___Annually</w:t>
+              <w:t xml:space="preserve">____ Other (please explain):</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
-            <w:pPr>
-[...27 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">___ Compare post results to pre results</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">___ Compare post results to pre results</w:t>
+              <w:t xml:space="preserve">___ Analyze changes (decreases/increases/ maintenance) each time the data is collected</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">___ Analyze changes (decreases/increases/ maintenance) each time the data is collected</w:t>
+              <w:t xml:space="preserve">___Retrospective pre/post (comparison) questions on post-only surveys</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">___Retrospective pre/post (comparison) questions on post-only surveys</w:t>
+              <w:t xml:space="preserve">___ Staff verified with clients or providers that all services were received by clients.</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">___ Staff verified with clients or providers that all services were received by clients.</w:t>
+              <w:t xml:space="preserve">___Other (please explain):</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
-            <w:pPr>
-[...27 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">___ Excel/Sheets/ Airtable</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">___ Excel/Sheets/ Airtable</w:t>
+              <w:t xml:space="preserve">___ Survey Monkey</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">___ Survey Monkey</w:t>
+              <w:t xml:space="preserve">___ Efforts to Outcomes/ Apricot</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">___ Efforts to Outcomes/ Apricot</w:t>
+              <w:t xml:space="preserve">___ Salesforce/other database</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">___ Salesforce/other database</w:t>
+              <w:t xml:space="preserve">___ Hand tabulation</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">___ Hand tabulation</w:t>
+              <w:t xml:space="preserve">___ External Evaluator</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">___ External Evaluator</w:t>
+              <w:t xml:space="preserve">___ SPSS</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
-            <w:pPr>
-[...27 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">___ Other (please explain):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
-[...2 lines deleted...]
-                <w:b w:val="1"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
-[...2 lines deleted...]
-                <w:b w:val="1"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
-[...2 lines deleted...]
-                <w:b w:val="1"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
-[...2 lines deleted...]
-                <w:b w:val="1"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
-[...2 lines deleted...]
-                <w:b w:val="1"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
-[...2 lines deleted...]
-                <w:b w:val="1"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
-[...2 lines deleted...]
-                <w:b w:val="1"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
-[...2 lines deleted...]
-                <w:b w:val="1"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
-[...2 lines deleted...]
-                <w:b w:val="1"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
-[...2 lines deleted...]
-                <w:b w:val="1"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
-[...2 lines deleted...]
-                <w:b w:val="1"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
-[...2 lines deleted...]
-                <w:b w:val="1"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
-[...2 lines deleted...]
-                <w:b w:val="1"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
-[...2 lines deleted...]
-                <w:b w:val="1"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
-[...2 lines deleted...]
-                <w:b w:val="1"/>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
       <w:pPr>
         <w:pageBreakBefore w:val="0"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="continuous"/>
       <w:pgSz w:h="12240" w:w="15840" w:orient="landscape"/>
       <w:pgMar w:bottom="720" w:top="720" w:left="1080" w:right="1080" w:header="360" w:footer="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Calibri"/>
   <w:font w:name="Georgia"/>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4680"/>
         <w:tab w:val="right" w:leader="none" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
       <w:fldChar w:fldCharType="separate"/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4680"/>
         <w:tab w:val="right" w:leader="none" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
       <w:instrText xml:space="preserve">PAGE</w:instrText>
       <w:fldChar w:fldCharType="separate"/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4680"/>
         <w:tab w:val="right" w:leader="none" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:widowControl w:val="1"/>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:shd w:fill="auto" w:val="clear"/>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4680"/>
         <w:tab w:val="right" w:leader="none" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
     <w:pPr>
       <w:ind w:left="720" w:firstLine="720"/>
       <w:rPr>
         <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">                                      Marillac Mission Fund </w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:drawing>
         <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>933450</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>19050</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1600200" cy="336550"/>
           <wp:effectExtent b="0" l="0" r="0" t="0"/>
           <wp:wrapSquare wrapText="bothSides" distB="0" distT="0" distL="114300" distR="114300"/>
-          <wp:docPr id="4" name="image1.png"/>
+          <wp:docPr id="7" name="image1.png"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1600200" cy="336550"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
     <w:pPr>
       <w:ind w:left="720" w:firstLine="720"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:rtl w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve">                 REQUIRED—Evaluation Plan/Report FY2025</w:t>
+      <w:t xml:space="preserve">                 REQUIRED—Evaluation Plan/Report FY2027</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...113 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="en"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr/>
     </w:pPrDefault>
   </w:docDefaults>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="normal"/>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Table Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
-  </w:style>
-[...527 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
       <w:i w:val="1"/>
-      <w:color w:val="666666"/>
-[...42 lines deleted...]
-      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table1">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Table2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="0.0" w:type="dxa"/>
         <w:left w:w="108.0" w:type="dxa"/>
         <w:bottom w:w="0.0" w:type="dxa"/>
         <w:right w:w="108.0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://marillacmissionfund.org/download_file/75/240" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://marillacmissionfund.org/resources" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://marillacmissionfund.org/download_file/75/240" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://marillacmissionfund.org/download_file/75/240" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://marillacmissionfund.org/resources" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhFyEpVkPz8DlyfosgSf62A0J3WPA==">CgMxLjAyCGguZ2pkZ3hzMg5oLjNrZjNsMGg2YnV3dTIOaC5sdXdjdHFnbDMzbDYyDmgua2lkZTY5anFyemt3Mg5oLmh5OHQwNWNlbWU0cjIOaC44aXRmczh2M2pyZ2wyDmguM2t5Ym9rYjNrbzF3Mg5oLmZ5b2RsejV0dzc5MzIJaC4zMGowemxsOAByITFqZHdlR0JKVWxmSTVRZzMtMS1wNVlPZ081eTVCUlgyUg==</go:docsCustomData>
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mixxiYc1nqc1iSf1fqqb/9KNg49sA==">CgMxLjAyCGguZ2pkZ3hzMg5oLjNrZjNsMGg2YnV3dTIOaC5sdXdjdHFnbDMzbDYyDmguaHk4dDA1Y2VtZTRyMg5oLjhpdGZzOHYzanJnbDIOaC4za3lib2tiM2tvMXcyDmguZnlvZGx6NXR3NzkzMgloLjMwajB6bGw4AHIhMWJwWVVOY05VU1lZR3B0eE5CMzF3aTFjYjBocnNKOUN3</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
-
-[...5 lines deleted...]
-</file>