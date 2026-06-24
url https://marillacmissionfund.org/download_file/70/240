--- v0 (2025-10-07)
+++ v1 (2026-06-24)
@@ -1,1071 +1,648 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
-    <w:p w:rsidR="00330C1A" w:rsidRPr="006A79D6" w:rsidRDefault="00737352" w:rsidP="006A79D6">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+      <w:pPr>
+        <w:pageBreakBefore w:val="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_gjdgxs" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="006A79D6">
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> fertilization, embryonic stem cell research, physician-assisted suicide, or euthanasia; or organizations whose primary mission is the promotion or advancement of any of the above activities.</w:t>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As a ministry of the Catholic Church, Marillac Mission Fund will not fund organizations who participate in, contribute to, or promote activities contrary to Catholic Church Moral Teaching.  MMF will not fund organizations that are in any way involved in initiatives related to the provision or promotion of abortion, sterilization, contraception, </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in vitro</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fertilization, embryonic stem cell research, physician-assisted suicide, or euthanasia; or organizations whose primary mission is the promotion or advancement of any of the above activities, even if MMF funds are not being used for those initiatives.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00330C1A" w:rsidRPr="006A79D6" w:rsidSect="00330C1A">
-[...3 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+      <w:pPr>
+        <w:pageBreakBefore w:val="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_hyovdxvgepbu" w:id="1"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For more information see:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+      <w:pPr>
+        <w:pageBreakBefore w:val="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_2k8rp7xagsdx" w:id="2"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:hyperlink r:id="rId6">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:color w:val="1155cc"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Ethical and Religious Directives for Catholic Health Care Services</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (USCCB, 2025)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+      <w:pPr>
+        <w:pageBreakBefore w:val="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_xu3t5acrj4h" w:id="3"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+          <w:rPr>
+            <w:color w:val="1155cc"/>
+            <w:u w:val="single"/>
+            <w:rtl w:val="0"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Catholic Moral Teachings</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (USCCB)</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:sectPr>
+      <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
+      <w:pgMar w:bottom="1440" w:top="1440" w:left="1440" w:right="1440" w:header="720" w:footer="720"/>
+      <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...20 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:font w:name="Calibri"/>
+  <w:font w:name="Georgia"/>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...123 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...2 lines deleted...]
-  <w:doNotTrackMoves/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:useNormalStyleForList/>
-[...15 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...25 lines deleted...]
-  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...9 lines deleted...]
-  <w15:docId w15:val="{EF82963E-029A-41C5-9F8C-96A145BDA75A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
-[...383 lines deleted...]
-    <w:rPr>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+    <w:name w:val="normal"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="220" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...35 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="40" w:before="200" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="120" w:before="480" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="1"/>
+      <w:bCs w:val="1"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
+      <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usccb.org/resources/ERDs-7th-ed-Approved_2025-11-12.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usccb.org/beliefs-and-teachings/what-we-believe/morality" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...8 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...10 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
-
-[...47 lines deleted...]
-</file>